--- v1 (2026-02-28)
+++ v2 (2026-05-20)
@@ -241,65 +241,56 @@
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Non-Interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D45A7" w14:paraId="2DED9E0C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="7088"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B462673" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="45"/>
               <w:ind w:left="124" w:right="471" w:firstLine="2"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">avacincaptad </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>pegol</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>intravitreal solution (ACP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12844" w:type="dxa"/>
@@ -1915,81 +1906,70 @@
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Non-Interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D45A7" w14:paraId="66892A6D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="8982"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49EEE10D" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="21"/>
               <w:ind w:left="119" w:right="437"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>enfortumab</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
-              <w:t>vedotin</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">vedotin </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>(EV)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12844" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C3C98FF" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="005D45A7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="39"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6BC65057" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000" w:rsidP="00B94FCE">
@@ -2166,63 +2146,53 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>EV+P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>for</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>Ia/mUC</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>MIBC</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2889BB25" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000" w:rsidP="00B94FCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -2740,58 +2710,56 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>both</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>agents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>required.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="747E4A13" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000" w:rsidP="00B94FCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="761"/>
               </w:tabs>
               <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="761" w:hanging="248"/>
@@ -3314,68 +3282,61 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="764"/>
               </w:tabs>
               <w:spacing w:before="23" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="764" w:hanging="251"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Research</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
             <w:r w:rsidR="00B94FCE">
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> enfortumab</w:t>
+            </w:r>
             <w:r w:rsidR="00B94FCE">
-              <w:t>enfortumab</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00B94FCE">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B94FCE">
               <w:t>vedotin</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B94FCE">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>duplicative</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>with:</w:t>
             </w:r>
           </w:p>
@@ -3709,72 +3670,68 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>schedule</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>enfortumab</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>vedotin</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>that</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:r>
@@ -3836,66 +3793,62 @@
               <w:tabs>
                 <w:tab w:val="left" w:pos="764"/>
                 <w:tab w:val="left" w:pos="768"/>
               </w:tabs>
               <w:spacing w:before="13" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="326" w:hanging="255"/>
             </w:pPr>
             <w:r>
               <w:t>Combinations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>enfortumab</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>vedotin</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>investigational/unapproved</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -4016,77 +3969,67 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>outputs</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>enfortumab</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>vedotin.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D6CB6D5" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000" w:rsidP="00B94FCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="764"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="764" w:hanging="251"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Preclinical</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
@@ -4115,77 +4058,67 @@
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>resistance</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>enfortumab</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>vedotin.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EAEE4B8" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000" w:rsidP="00B94FCE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="764"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="764" w:hanging="251"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Nectin-4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
@@ -4469,76 +4402,72 @@
               <w:t>regimens,</w:t>
             </w:r>
             <w:r w:rsidRPr="00B94FCE">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B94FCE">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r w:rsidRPr="00B94FCE">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B94FCE">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>enfortumab</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B94FCE">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B94FCE">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>vedotin</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B94FCE">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B94FCE">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(EV)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B94FCE">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B94FCE">
               <w:rPr>
@@ -6867,59 +6796,57 @@
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Non-Interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D45A7" w14:paraId="023735DA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="8377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43C9B598" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="12"/>
               <w:ind w:left="124"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>fezolinetant</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12844" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C48649B" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000" w:rsidP="00102314">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="590"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:ind w:right="1424"/>
             </w:pPr>
             <w:r>
               <w:t>Combination</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-16"/>
@@ -6986,59 +6913,51 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>combination</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">vaginal </w:t>
-[...7 lines deleted...]
-              <w:t>, SERM, osteoporosis medication)</w:t>
+              <w:t>vaginal oestrogen, SERM, osteoporosis medication)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49C46B55" w14:textId="77777777" w:rsidR="003D5CA7" w:rsidRPr="003D5CA7" w:rsidRDefault="003D5CA7" w:rsidP="00102314">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="590"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:ind w:right="1424"/>
               <w:rPr>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CA7">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Induced VMS in women with breast cancer for countries not included in HIGHLIGHT-1 study</w:t>
             </w:r>
           </w:p>
@@ -7088,83 +7007,51 @@
               </w:rPr>
               <w:t>Sub-populations of menopause associated VMS (e.g. &gt;60 years old, women with comorbidities, perimenopause, breast cancer survivors, CV risk reduction) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4539E84C" w14:textId="43423E1A" w:rsidR="003D5CA7" w:rsidRPr="003D5CA7" w:rsidRDefault="003D5CA7" w:rsidP="00102314">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="588"/>
               </w:tabs>
               <w:spacing w:before="89"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D5CA7">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Special populations and other conditions (i.e. dysautonomia, e.g. postural orthostatic tachycardia syndrome (POTS), hyper-</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> disease</w:t>
+              <w:t>Special populations and other conditions (i.e. dysautonomia, e.g. postural orthostatic tachycardia syndrome (POTS), hyper-androgenism, or PCOS, endometriosis, uterine fibroids, VMS associated with SLE and Parkinsons disease</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AD935D5" w14:textId="63336B81" w:rsidR="003D5CA7" w:rsidRPr="003D5CA7" w:rsidRDefault="003D5CA7" w:rsidP="00102314">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="588"/>
               </w:tabs>
               <w:spacing w:before="66"/>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:lang w:val="en-CA"/>
               </w:rPr>
             </w:pPr>
@@ -7516,58 +7403,56 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>association</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>fezolinetant</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="6A2300E8" w14:textId="77777777" w:rsidR="00961C82" w:rsidRDefault="00961C82" w:rsidP="00102314">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="588"/>
               </w:tabs>
               <w:spacing w:before="89"/>
               <w:ind w:left="590"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C151671" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000" w:rsidP="00102314">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="22"/>
               <w:ind w:left="170"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
@@ -7776,58 +7661,56 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>dosing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>regimen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>fezolinetant</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="2D3CD3CC" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000" w:rsidP="00102314">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="590"/>
               </w:tabs>
               <w:spacing w:before="144"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Drug-drug</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -8442,59 +8325,57 @@
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Non-Interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D45A7" w14:paraId="7DF2561C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="4611"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="724E8F76" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="45"/>
               <w:ind w:left="126"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>gilteritinib</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12844" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AE29E2C" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000" w:rsidP="00102314">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="592"/>
               </w:tabs>
               <w:spacing w:before="131"/>
               <w:ind w:left="592" w:right="1137"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:position w:val="1"/>
@@ -8747,59 +8628,57 @@
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t>combinations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t>gilteritinib</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:position w:val="1"/>
@@ -9095,58 +8974,56 @@
               <w:rPr>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t>outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-16"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t>gilteritinib</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t>treated</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-18"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t>AML</w:t>
@@ -9911,65 +9788,51 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="126"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28322241" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="590"/>
               </w:tabs>
               <w:spacing w:line="189" w:lineRule="auto"/>
               <w:ind w:left="590" w:right="165"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:position w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real World Evidence </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Observational research regarding the effects of SGLT-2 inhibition on micro / macro vascular </w:t>
+              <w:t xml:space="preserve">Real World Evidence research Observational research regarding the effects of SGLT-2 inhibition on micro / macro vascular </w:t>
             </w:r>
             <w:r>
               <w:t>complications</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>patients</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-18"/>
@@ -10178,93 +10041,84 @@
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>being</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>considered</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>at</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>this</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>time</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>time:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31614D2D" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="510"/>
               </w:tabs>
               <w:spacing w:before="139"/>
               <w:ind w:left="510" w:hanging="275"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
@@ -11601,118 +11455,107 @@
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>being</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>considered</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>at</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>this</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>time</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>time:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25B01D2E" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="648"/>
               </w:tabs>
               <w:spacing w:before="175"/>
               <w:ind w:left="648" w:hanging="411"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:position w:val="5"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Paediatric</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>OAB</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
@@ -11923,58 +11766,56 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>mirabegron dosing, head-head</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>comparisons to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Vibegron</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>small</w:t>
             </w:r>
             <w:r>
@@ -12008,59 +11849,57 @@
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>outcomes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D45A7" w14:paraId="597F9746" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55CC04AC" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="126"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>peficitinib</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12844" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AE512C2" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="005D45A7" w:rsidP="00102314">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="366"/>
               </w:tabs>
               <w:spacing w:before="35"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18D61B1C" w14:textId="74EB1F39" w:rsidR="00102314" w:rsidRPr="00102314" w:rsidRDefault="00102314" w:rsidP="00102314">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -12070,58 +11909,56 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Efficacy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>peficitinib</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>patients</w:t>
             </w:r>
             <w:r>
@@ -12151,58 +11988,56 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve">  Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>peficitinib</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>using biomarkers</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
             <w:r>
@@ -12332,65 +12167,51 @@
               </w:rPr>
               <w:t>arthritis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>patients</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:t xml:space="preserve">treated with </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>treated with peficitinib.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="333A2A90" w14:textId="1CFCA396" w:rsidR="005D45A7" w:rsidRDefault="00102314" w:rsidP="00102314">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="588"/>
               </w:tabs>
               <w:spacing w:before="103"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve">  Elucidation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -12505,63 +12326,55 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>arthritis patients</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>treated with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>peficitinib.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0EDB44C8" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="005D45A7">
       <w:pPr>
         <w:sectPr w:rsidR="005D45A7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="16860" w:h="11930" w:orient="landscape"/>
           <w:pgMar w:top="1400" w:right="600" w:bottom="880" w:left="460" w:header="727" w:footer="663" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CEA52CC" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="005D45A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -12732,59 +12545,57 @@
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Non-Interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D45A7" w14:paraId="7F7DB4B3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="5364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21C4B8C7" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="38"/>
               <w:ind w:left="124"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>roxadustat</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12844" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12F16723" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="585"/>
               </w:tabs>
               <w:spacing w:before="251"/>
               <w:ind w:hanging="350"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
                 <w:position w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -12881,58 +12692,56 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>CKD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>anaemia</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
@@ -12994,58 +12803,56 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>patients</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>anaemia</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>CKD (South</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
@@ -13264,89 +13071,85 @@
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="588"/>
               </w:tabs>
               <w:spacing w:before="87"/>
               <w:ind w:left="588"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t>Renal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t>anaemia</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t>anaemia</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:position w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:position w:val="1"/>
@@ -13467,93 +13270,84 @@
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>being</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>considered</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>at</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>this</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>time</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>time:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7832CD3C" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="485"/>
               </w:tabs>
               <w:spacing w:before="126"/>
               <w:ind w:left="485" w:hanging="248"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Off-label</w:t>
             </w:r>
             <w:r>
@@ -14336,146 +14130,128 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>from</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Prograf</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t>,</w:t>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Advagraf,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>novo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>use</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:t xml:space="preserve">of </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>of Advagraf</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>(e.g.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>dose,</w:t>
             </w:r>
             <w:r>
@@ -14611,58 +14387,56 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>outcomes,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>(e.g.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>intrapatient</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>variability,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>adherence).</w:t>
             </w:r>
           </w:p>
@@ -14882,58 +14656,56 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>and safety</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>outcome of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Prograf</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>treatment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
             <w:r>
@@ -15072,93 +14844,84 @@
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>being</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>considered</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>at</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>this</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>time</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>time:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D63EED0" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000" w:rsidP="00102314">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="486"/>
                 <w:tab w:val="left" w:pos="595"/>
               </w:tabs>
               <w:spacing w:before="189"/>
               <w:ind w:right="606" w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t>Caution</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -15294,59 +15057,51 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>studies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">with switch to </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> when tacrolimus levels are already low (e.g. &lt;5ng/mL).</w:t>
+              <w:t>with switch to Advagraf when tacrolimus levels are already low (e.g. &lt;5ng/mL).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DCD92C8" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000" w:rsidP="00102314">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="498"/>
                 <w:tab w:val="left" w:pos="595"/>
               </w:tabs>
               <w:spacing w:before="137"/>
               <w:ind w:right="597" w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:t>Comparison</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -15364,75 +15119,71 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>generics</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Prograf</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>or</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Advagraf</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>terms</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -15511,89 +15262,79 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>studies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>between</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Prograf</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Advagraf.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="327FDBE0" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="005D45A7">
       <w:pPr>
         <w:sectPr w:rsidR="005D45A7">
           <w:pgSz w:w="16860" w:h="11930" w:orient="landscape"/>
           <w:pgMar w:top="1400" w:right="600" w:bottom="1107" w:left="460" w:header="727" w:footer="663" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="286" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -15754,252 +15495,92 @@
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Non-Interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D45A7" w14:paraId="0D1D8636" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="8423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2544" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1280959C" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="24"/>
               <w:ind w:left="117"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>zolbetuximab</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12844" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69F82CE7" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="62"/>
               <w:ind w:left="252"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>informing*</w:t>
-            </w:r>
-[...156 lines deleted...]
-              <w:t>development studies.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C0BD5BD" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="483"/>
               </w:tabs>
               <w:spacing w:before="144"/>
               <w:ind w:left="483" w:hanging="248"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>HER2-ve,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
@@ -16031,63 +15612,55 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>LA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>unresectable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t>/GEJC</w:t>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>mGC/GEJC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>patient</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>sub-segments.</w:t>
             </w:r>
@@ -16126,328 +15699,227 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>management</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>(prevention and treatment).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70005200" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="70005200" w14:textId="6C493323" w:rsidR="005D45A7" w:rsidRPr="002123D3" w:rsidRDefault="002123D3" w:rsidP="002123D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="486"/>
               </w:tabs>
               <w:spacing w:before="72"/>
               <w:ind w:left="486" w:hanging="251"/>
+              <w:rPr>
+                <w:lang w:val="en-CA"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...96 lines deleted...]
-              <w:t>18.2.</w:t>
+            <w:r w:rsidRPr="002123D3">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Real-world effectiveness/safety</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5756BB84" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="197"/>
               <w:ind w:left="235"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Proof</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Concept*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="356497FC" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3D1BABFD" w14:textId="3AD84BCB" w:rsidR="00400671" w:rsidRDefault="00400671" w:rsidP="00400671">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="486"/>
               </w:tabs>
-              <w:spacing w:before="193"/>
+              <w:spacing w:before="70"/>
               <w:ind w:left="486" w:hanging="251"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:t>First</w:t>
-[...23 lines deleted...]
-              <w:t>HER2ve+,</w:t>
+              <w:t>Other CLDN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>18.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>expressing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>tumors with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:t>CLDN</w:t>
-[...11 lines deleted...]
-              <w:t>18,2+</w:t>
+              <w:t>unmet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>need</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>scientific</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:t>LA</w:t>
-[...43 lines deleted...]
-              <w:t>patients.</w:t>
+              <w:t>rationale.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F278100" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="486"/>
               </w:tabs>
               <w:spacing w:before="73"/>
               <w:ind w:left="486" w:hanging="251"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>CLDN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
               </w:rPr>
@@ -16555,163 +16027,50 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>G/GEJ.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="598CD0C3" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
-[...111 lines deleted...]
-          </w:p>
           <w:p w14:paraId="0A31BB1C" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="204"/>
               <w:ind w:left="230"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Biomarkers*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30E3D4B9" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
@@ -16765,130 +16124,50 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>resistance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>pathway.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F6495D9" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
-[...78 lines deleted...]
-          </w:p>
           <w:p w14:paraId="40D57B1A" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="130"/>
               <w:ind w:left="254"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -17002,463 +16281,305 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>this</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>time:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58E0630B" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
-[...66 lines deleted...]
-          <w:p w14:paraId="33448B97" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5A47B53B" w14:textId="09604B44" w:rsidR="00400671" w:rsidRPr="00400671" w:rsidRDefault="00400671">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="486"/>
               </w:tabs>
               <w:spacing w:before="75"/>
               <w:ind w:left="486" w:hanging="251"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00400671">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>Duplicative with ongoing zolbetuximab development studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33448B97" w14:textId="02031ECD" w:rsidR="005D45A7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="486"/>
+              </w:tabs>
+              <w:spacing w:before="75"/>
+              <w:ind w:left="486" w:hanging="251"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>altered</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:t>route,</w:t>
-[...132 lines deleted...]
-              <w:t>information.</w:t>
+              <w:t>route</w:t>
+            </w:r>
+            <w:r w:rsidR="00400671">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67ABFD97" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="31CA6DEC" w14:textId="77777777" w:rsidR="00400671" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="486"/>
               </w:tabs>
               <w:spacing w:before="72" w:line="331" w:lineRule="auto"/>
               <w:ind w:left="235" w:right="909" w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:t>Combinations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>investigational</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>therapies.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="67ABFD97" w14:textId="0664E0E5" w:rsidR="005D45A7" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="486"/>
+              </w:tabs>
+              <w:spacing w:before="72" w:line="331" w:lineRule="auto"/>
+              <w:ind w:left="235" w:right="909" w:firstLine="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Low</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>CLDN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>18.2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>expressing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>(&lt;</w:t>
+            </w:r>
+            <w:r w:rsidR="00400671">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00A107C9">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:t>%</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t>CLDN</w:t>
+              <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>18.2</w:t>
+              <w:t>tumor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>expressing</w:t>
-[...8 lines deleted...]
-              <w:t>(&lt;50%</w:t>
+              <w:t>cells</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>of</w:t>
-[...17 lines deleted...]
-              <w:t>cells</w:t>
+              <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>with</w:t>
+              <w:t>moderate</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>moderate</w:t>
+              <w:t>to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>to</w:t>
-[...8 lines deleted...]
-              <w:t>strong membranous staining) G/GEJ and other tumors.</w:t>
+              <w:t>strong membranous staining) G/GEJ tumors.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C2C6C9C" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="005D45A7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F4F85F2" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="170"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-4"/>
@@ -17612,304 +16733,85 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Ventana</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>assay</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08D276A0" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="08D276A0" w14:textId="299FC2C7" w:rsidR="005D45A7" w:rsidRDefault="005D45A7">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="70"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...217 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="40B26DEE" w14:textId="77777777" w:rsidR="00E27DFE" w:rsidRDefault="00E27DFE"/>
     <w:sectPr w:rsidR="00E27DFE">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="16860" w:h="11930" w:orient="landscape"/>
       <w:pgMar w:top="1400" w:right="600" w:bottom="880" w:left="460" w:header="727" w:footer="663" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7542540B" w14:textId="77777777" w:rsidR="00A20483" w:rsidRDefault="00A20483">
+    <w:p w14:paraId="09DC491D" w14:textId="77777777" w:rsidR="00CB183E" w:rsidRDefault="00CB183E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EE3D224" w14:textId="77777777" w:rsidR="00A20483" w:rsidRDefault="00A20483">
+    <w:p w14:paraId="50E65A7B" w14:textId="77777777" w:rsidR="00CB183E" w:rsidRDefault="00CB183E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Segoe UI Symbol">
     <w:altName w:val="Segoe UI Symbol"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -17954,51 +16856,51 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="580A1623" w14:textId="77777777" w:rsidR="00617645" w:rsidRDefault="00617645">
+  <w:p w14:paraId="5D0EFA5F" w14:textId="77777777" w:rsidR="002123D3" w:rsidRDefault="002123D3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2002FBD6" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487392768" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="084115FA" wp14:editId="43F4C706">
@@ -18046,62 +16948,83 @@
                             </w:rPr>
                             <w:t>FY</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="909193"/>
                               <w:spacing w:val="-7"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="909193"/>
                               <w:spacing w:val="-4"/>
                             </w:rPr>
                             <w:t>202</w:t>
                           </w:r>
                           <w:r w:rsidR="00102314">
                             <w:rPr>
                               <w:color w:val="909193"/>
                               <w:spacing w:val="-4"/>
                             </w:rPr>
                             <w:t>6</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="0725B3C8" w14:textId="7AB685CE" w:rsidR="005D45A7" w:rsidRDefault="00617645">
+                        <w:p w14:paraId="0725B3C8" w14:textId="76FF1D2A" w:rsidR="005D45A7" w:rsidRDefault="002123D3">
                           <w:pPr>
                             <w:pStyle w:val="BodyText"/>
                             <w:spacing w:before="8"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:color w:val="909193"/>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
-                            <w:t>26 Jan-</w:t>
+                            <w:t>17</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00617645">
+                            <w:rPr>
+                              <w:color w:val="909193"/>
+                              <w:spacing w:val="-6"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="909193"/>
+                              <w:spacing w:val="-6"/>
+                            </w:rPr>
+                            <w:t>Apr</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00617645">
+                            <w:rPr>
+                              <w:color w:val="909193"/>
+                              <w:spacing w:val="-6"/>
+                            </w:rPr>
+                            <w:t>-</w:t>
                           </w:r>
                           <w:r w:rsidR="00102314">
                             <w:rPr>
                               <w:color w:val="909193"/>
                               <w:spacing w:val="-6"/>
                             </w:rPr>
                             <w:t>2026</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="084115FA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
@@ -18122,115 +17045,136 @@
                       </w:rPr>
                       <w:t>FY</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="909193"/>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="909193"/>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t>202</w:t>
                     </w:r>
                     <w:r w:rsidR="00102314">
                       <w:rPr>
                         <w:color w:val="909193"/>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t>6</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="0725B3C8" w14:textId="7AB685CE" w:rsidR="005D45A7" w:rsidRDefault="00617645">
+                  <w:p w14:paraId="0725B3C8" w14:textId="76FF1D2A" w:rsidR="005D45A7" w:rsidRDefault="002123D3">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:before="8"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:color w:val="909193"/>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
-                      <w:t>26 Jan-</w:t>
+                      <w:t>17</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00617645">
+                      <w:rPr>
+                        <w:color w:val="909193"/>
+                        <w:spacing w:val="-6"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="909193"/>
+                        <w:spacing w:val="-6"/>
+                      </w:rPr>
+                      <w:t>Apr</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00617645">
+                      <w:rPr>
+                        <w:color w:val="909193"/>
+                        <w:spacing w:val="-6"/>
+                      </w:rPr>
+                      <w:t>-</w:t>
                     </w:r>
                     <w:r w:rsidR="00102314">
                       <w:rPr>
                         <w:color w:val="909193"/>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t>2026</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0D4752BD" w14:textId="77777777" w:rsidR="00617645" w:rsidRDefault="00617645">
+  <w:p w14:paraId="212E886C" w14:textId="77777777" w:rsidR="002123D3" w:rsidRDefault="002123D3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32431480" w14:textId="77777777" w:rsidR="00A20483" w:rsidRDefault="00A20483">
+    <w:p w14:paraId="2C527704" w14:textId="77777777" w:rsidR="00CB183E" w:rsidRDefault="00CB183E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B14488E" w14:textId="77777777" w:rsidR="00A20483" w:rsidRDefault="00A20483">
+    <w:p w14:paraId="658D6614" w14:textId="77777777" w:rsidR="00CB183E" w:rsidRDefault="00CB183E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="788928A7" w14:textId="77777777" w:rsidR="00617645" w:rsidRDefault="00617645">
+  <w:p w14:paraId="3FE5DF91" w14:textId="77777777" w:rsidR="002123D3" w:rsidRDefault="002123D3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0C2BAF83" w14:textId="77777777" w:rsidR="005D45A7" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487392256" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="722C0F24" wp14:editId="1F4DD715">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
@@ -18258,51 +17202,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1362456" cy="374903"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="20538A62" w14:textId="77777777" w:rsidR="00617645" w:rsidRDefault="00617645">
+  <w:p w14:paraId="1F97CA36" w14:textId="77777777" w:rsidR="002123D3" w:rsidRDefault="002123D3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C41359"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04FA417E"/>
     <w:lvl w:ilvl="0" w:tplc="DECCE5B6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="❑"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="779" w:hanging="171"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
@@ -20759,98 +19703,106 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1548493353">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="454832610">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1782607922">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="147484309">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="855726553">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1326400886">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D45A7"/>
+    <w:rsid w:val="0006591B"/>
     <w:rsid w:val="000A31E5"/>
     <w:rsid w:val="00102314"/>
     <w:rsid w:val="001D61F2"/>
+    <w:rsid w:val="002123D3"/>
     <w:rsid w:val="0033306F"/>
     <w:rsid w:val="003D5CA7"/>
+    <w:rsid w:val="00400671"/>
     <w:rsid w:val="005D45A7"/>
     <w:rsid w:val="00617645"/>
     <w:rsid w:val="00686971"/>
     <w:rsid w:val="006F4E27"/>
+    <w:rsid w:val="0075186E"/>
     <w:rsid w:val="00762D87"/>
     <w:rsid w:val="00782F18"/>
     <w:rsid w:val="0093596E"/>
     <w:rsid w:val="00961C82"/>
+    <w:rsid w:val="00A107C9"/>
     <w:rsid w:val="00A20483"/>
     <w:rsid w:val="00A32DA2"/>
     <w:rsid w:val="00B94FCE"/>
+    <w:rsid w:val="00BD723E"/>
     <w:rsid w:val="00C262C2"/>
     <w:rsid w:val="00C5097A"/>
+    <w:rsid w:val="00CB183E"/>
     <w:rsid w:val="00E27DFE"/>
+    <w:rsid w:val="00E56D22"/>
     <w:rsid w:val="00EB695D"/>
     <w:rsid w:val="00EC1ACB"/>
+    <w:rsid w:val="00F87B9E"/>
     <w:rsid w:val="00FC750D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -21387,50 +20339,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="248387886">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="306592393">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="595870634">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="747655900">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -21492,50 +20457,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1107969352">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1165244427">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1375424501">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1743520587">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -21843,75 +20821,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1833</Words>
-  <Characters>10453</Characters>
+  <Words>1751</Words>
+  <Characters>9982</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>87</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>83</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12262</CharactersWithSpaces>
+  <CharactersWithSpaces>11710</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Pingili, Akhila</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-11-19T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2025-10-22T00:00:00Z</vt:filetime>
   </property>